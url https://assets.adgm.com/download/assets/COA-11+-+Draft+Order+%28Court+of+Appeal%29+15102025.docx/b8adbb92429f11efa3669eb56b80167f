--- v0 (2026-02-16)
+++ v1 (2026-07-16)
@@ -386,50 +386,51 @@
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorBidi"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="1468163275"/>
             <w:placeholder>
               <w:docPart w:val="06594DB1BE394703BEAC8CA4EA820B5D"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="[select division]"/>
               <w:listItem w:displayText="Commercial and Civil" w:value="Commercial and Civil"/>
+              <w:listItem w:displayText="Real Property" w:value="Real Property"/>
               <w:listItem w:displayText="Employment" w:value="Employment"/>
             </w:dropDownList>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3319" w:type="pct"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="0180BC85" w14:textId="77777777" w:rsidR="00CE2A99" w:rsidRPr="00135CFB" w:rsidRDefault="00CE2A99" w:rsidP="002B2627">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorBidi"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00135CFB">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorBidi"/>
@@ -4132,51 +4133,51 @@
   </w:num>
   <w:num w:numId="20" w16cid:durableId="581791847">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="396515845">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1146775278">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="169951787">
     <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="46081"/>
+    <o:shapedefaults v:ext="edit" spidmax="48129"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007D1D7E"/>
     <w:rsid w:val="000139A9"/>
     <w:rsid w:val="00025B9E"/>
     <w:rsid w:val="0003150E"/>
     <w:rsid w:val="00035139"/>
     <w:rsid w:val="00046E99"/>
     <w:rsid w:val="00057330"/>
@@ -4311,87 +4312,89 @@
     <w:rsid w:val="006909CA"/>
     <w:rsid w:val="006A07ED"/>
     <w:rsid w:val="006A0A7F"/>
     <w:rsid w:val="006A7DA3"/>
     <w:rsid w:val="006D231D"/>
     <w:rsid w:val="00701611"/>
     <w:rsid w:val="007072A6"/>
     <w:rsid w:val="00714ECF"/>
     <w:rsid w:val="007323CD"/>
     <w:rsid w:val="00747C85"/>
     <w:rsid w:val="00761999"/>
     <w:rsid w:val="00764972"/>
     <w:rsid w:val="00771757"/>
     <w:rsid w:val="00780C58"/>
     <w:rsid w:val="00785E84"/>
     <w:rsid w:val="0079678B"/>
     <w:rsid w:val="007B46CB"/>
     <w:rsid w:val="007B6A0B"/>
     <w:rsid w:val="007B7BD1"/>
     <w:rsid w:val="007C0921"/>
     <w:rsid w:val="007C154F"/>
     <w:rsid w:val="007D1D7E"/>
     <w:rsid w:val="007D720A"/>
     <w:rsid w:val="007F53EA"/>
     <w:rsid w:val="00835ED4"/>
+    <w:rsid w:val="00836752"/>
     <w:rsid w:val="008419B6"/>
     <w:rsid w:val="00851C31"/>
     <w:rsid w:val="008536EE"/>
     <w:rsid w:val="008641E0"/>
     <w:rsid w:val="00873823"/>
     <w:rsid w:val="00877285"/>
     <w:rsid w:val="0088184D"/>
     <w:rsid w:val="008902EE"/>
     <w:rsid w:val="00890D12"/>
     <w:rsid w:val="008918D5"/>
     <w:rsid w:val="00892A3E"/>
     <w:rsid w:val="008951B5"/>
     <w:rsid w:val="008972A9"/>
     <w:rsid w:val="008B1068"/>
     <w:rsid w:val="008C175F"/>
     <w:rsid w:val="008C315B"/>
     <w:rsid w:val="008C37E8"/>
     <w:rsid w:val="008D4738"/>
     <w:rsid w:val="008D6094"/>
     <w:rsid w:val="008D62BE"/>
     <w:rsid w:val="008E16C0"/>
     <w:rsid w:val="008E34E0"/>
     <w:rsid w:val="008F26A6"/>
     <w:rsid w:val="008F4100"/>
     <w:rsid w:val="008F653F"/>
     <w:rsid w:val="0091172A"/>
     <w:rsid w:val="00916518"/>
     <w:rsid w:val="009216E9"/>
     <w:rsid w:val="00931318"/>
     <w:rsid w:val="009317C4"/>
     <w:rsid w:val="00936198"/>
     <w:rsid w:val="00936AB1"/>
     <w:rsid w:val="009502F4"/>
     <w:rsid w:val="009507A6"/>
     <w:rsid w:val="00963AE3"/>
     <w:rsid w:val="00964F8A"/>
     <w:rsid w:val="009674BF"/>
+    <w:rsid w:val="0097512A"/>
     <w:rsid w:val="00982F4F"/>
     <w:rsid w:val="00990833"/>
     <w:rsid w:val="009938CF"/>
     <w:rsid w:val="009B70E7"/>
     <w:rsid w:val="009C0152"/>
     <w:rsid w:val="009C0495"/>
     <w:rsid w:val="009E203F"/>
     <w:rsid w:val="00A013D8"/>
     <w:rsid w:val="00A0179A"/>
     <w:rsid w:val="00A10ECC"/>
     <w:rsid w:val="00A13541"/>
     <w:rsid w:val="00A236D9"/>
     <w:rsid w:val="00A33C33"/>
     <w:rsid w:val="00A36E65"/>
     <w:rsid w:val="00A42465"/>
     <w:rsid w:val="00A44810"/>
     <w:rsid w:val="00A57040"/>
     <w:rsid w:val="00A573C1"/>
     <w:rsid w:val="00A63D0C"/>
     <w:rsid w:val="00A73CD5"/>
     <w:rsid w:val="00A76A12"/>
     <w:rsid w:val="00A857C7"/>
     <w:rsid w:val="00AA70E7"/>
     <w:rsid w:val="00AC0481"/>
     <w:rsid w:val="00AC35FE"/>
@@ -4480,51 +4483,51 @@
     <w:rsid w:val="00F71291"/>
     <w:rsid w:val="00FA0AE6"/>
     <w:rsid w:val="00FB5C57"/>
     <w:rsid w:val="00FB623F"/>
     <w:rsid w:val="00FD2A77"/>
     <w:rsid w:val="00FE6604"/>
     <w:rsid w:val="00FF3AD0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="46081"/>
+    <o:shapedefaults v:ext="edit" spidmax="48129"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2D124247"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
@@ -5293,50 +5296,51 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BE5D29"/>
     <w:rsid w:val="001A24C9"/>
     <w:rsid w:val="003F081F"/>
+    <w:rsid w:val="00836752"/>
     <w:rsid w:val="00A37004"/>
     <w:rsid w:val="00AB6912"/>
     <w:rsid w:val="00BC3080"/>
     <w:rsid w:val="00BE5D29"/>
     <w:rsid w:val="00BE69FF"/>
     <w:rsid w:val="00E105C5"/>
     <w:rsid w:val="00F1131C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>