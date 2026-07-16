--- v0 (2026-02-16)
+++ v1 (2026-07-16)
@@ -408,84 +408,82 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Court of First Instance Division</w:t>
             </w:r>
             <w:r w:rsidRPr="001019F5">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorBidi"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:id w:val="1468163275"/>
+            <w:id w:val="2020574483"/>
             <w:placeholder>
-              <w:docPart w:val="75C09DBE88F344ED98B01C42CA156790"/>
+              <w:docPart w:val="FE11B74287AA46CB9588F0B61E59510E"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="[select division]"/>
               <w:listItem w:displayText="Commercial and Civil" w:value="Commercial and Civil"/>
               <w:listItem w:displayText="Employment" w:value="Employment"/>
+              <w:listItem w:displayText="Real Property" w:value="Real Property"/>
             </w:dropDownList>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3328" w:type="pct"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="21113F93" w14:textId="77777777" w:rsidR="007C424B" w:rsidRPr="001019F5" w:rsidRDefault="007C424B" w:rsidP="002B2627">
+              <w:p w14:paraId="21113F93" w14:textId="05801794" w:rsidR="007C424B" w:rsidRPr="001019F5" w:rsidRDefault="00E03DEA" w:rsidP="002B2627">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorBidi"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="001019F5">
+                <w:r w:rsidRPr="00AA6457">
                   <w:rPr>
-                    <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorBidi"/>
-                    <w:color w:val="000000" w:themeColor="text1"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>[select division]</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="007C424B" w:rsidRPr="001019F5" w14:paraId="667C6871" w14:textId="77777777" w:rsidTr="008C4BCC">
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="441"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1672" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="54163426" w14:textId="77777777" w:rsidR="007C424B" w:rsidRPr="001019F5" w:rsidRDefault="007C424B" w:rsidP="002B2627">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
@@ -2577,59 +2575,51 @@
       </w:rPr>
       <w:t>COA 12</w:t>
     </w:r>
     <w:r w:rsidR="00D50E4F" w:rsidRPr="00B96A2A">
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorBidi"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00B96A2A" w:rsidRPr="00B96A2A">
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorBidi"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Rev Date:  </w:t>
     </w:r>
     <w:r w:rsidR="00486484">
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorBidi"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>15 October</w:t>
-[...7 lines deleted...]
-      <w:t xml:space="preserve"> 2025</w:t>
+      <w:t>15 October 2025</w:t>
     </w:r>
     <w:r w:rsidR="00D50E4F" w:rsidRPr="00B96A2A">
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorBidi"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00D50E4F" w:rsidRPr="00B96A2A">
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorBidi"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00D50E4F" w:rsidRPr="00B96A2A">
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorBidi"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
@@ -5377,51 +5367,51 @@
   </w:num>
   <w:num w:numId="20" w16cid:durableId="965164390">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1323192872">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1803844380">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="671685085">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="39937"/>
+    <o:shapedefaults v:ext="edit" spidmax="41985"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007D1D7E"/>
     <w:rsid w:val="00007BDC"/>
     <w:rsid w:val="00025B9E"/>
     <w:rsid w:val="00057330"/>
     <w:rsid w:val="00062AAB"/>
     <w:rsid w:val="000D147E"/>
     <w:rsid w:val="000D214D"/>
@@ -5548,96 +5538,98 @@
     <w:rsid w:val="00BD3561"/>
     <w:rsid w:val="00BE07D0"/>
     <w:rsid w:val="00BE69FF"/>
     <w:rsid w:val="00C10E3D"/>
     <w:rsid w:val="00C30677"/>
     <w:rsid w:val="00C32776"/>
     <w:rsid w:val="00C70F24"/>
     <w:rsid w:val="00C761DA"/>
     <w:rsid w:val="00C851F1"/>
     <w:rsid w:val="00C903CC"/>
     <w:rsid w:val="00CB6E3F"/>
     <w:rsid w:val="00CD4F91"/>
     <w:rsid w:val="00D052A3"/>
     <w:rsid w:val="00D31B48"/>
     <w:rsid w:val="00D33182"/>
     <w:rsid w:val="00D410D1"/>
     <w:rsid w:val="00D50E4F"/>
     <w:rsid w:val="00D5555C"/>
     <w:rsid w:val="00D5637A"/>
     <w:rsid w:val="00D802FB"/>
     <w:rsid w:val="00D80FB6"/>
     <w:rsid w:val="00DB77B1"/>
     <w:rsid w:val="00DC0608"/>
     <w:rsid w:val="00DC1F72"/>
     <w:rsid w:val="00DE0850"/>
+    <w:rsid w:val="00E03DEA"/>
     <w:rsid w:val="00E105C5"/>
     <w:rsid w:val="00E17A98"/>
     <w:rsid w:val="00E21B09"/>
     <w:rsid w:val="00E36DA5"/>
     <w:rsid w:val="00E37F32"/>
     <w:rsid w:val="00E429C2"/>
     <w:rsid w:val="00E450E4"/>
     <w:rsid w:val="00E714A7"/>
     <w:rsid w:val="00E71DA6"/>
     <w:rsid w:val="00E7656D"/>
     <w:rsid w:val="00EA5B4D"/>
     <w:rsid w:val="00ED2A9F"/>
     <w:rsid w:val="00ED6859"/>
     <w:rsid w:val="00F1131C"/>
     <w:rsid w:val="00F23027"/>
     <w:rsid w:val="00F340C7"/>
     <w:rsid w:val="00F42A28"/>
     <w:rsid w:val="00F665D3"/>
     <w:rsid w:val="00F71291"/>
+    <w:rsid w:val="00F80BAE"/>
     <w:rsid w:val="00FA0AE6"/>
     <w:rsid w:val="00FB0098"/>
     <w:rsid w:val="00FC092B"/>
     <w:rsid w:val="00FC5243"/>
     <w:rsid w:val="00FC5475"/>
     <w:rsid w:val="00FE6604"/>
     <w:rsid w:val="00FE7E49"/>
     <w:rsid w:val="00FF3AD0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="39937"/>
+    <o:shapedefaults v:ext="edit" spidmax="41985"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="40490C27"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
@@ -6280,106 +6272,104 @@
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{ED0A4F0E-E935-4068-96BB-CCE2535F9866}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="008326F8" w:rsidRDefault="00F840DA">
           <w:r w:rsidRPr="00006310">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="75C09DBE88F344ED98B01C42CA156790"/>
-[...31 lines deleted...]
-      <w:docPartPr>
         <w:name w:val="C0EE2C1B3ACA4DC593F2D5BED9971DE2"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{F2BA4565-1E81-4A14-8F2D-3033220CD5DF}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="007D11A9" w:rsidRDefault="007D11A9" w:rsidP="007D11A9">
           <w:pPr>
             <w:pStyle w:val="C0EE2C1B3ACA4DC593F2D5BED9971DE2"/>
           </w:pPr>
           <w:r w:rsidRPr="006E5671">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="FE11B74287AA46CB9588F0B61E59510E"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{31C2F7AC-BDD5-4192-A9F5-864DFB481173}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00C52800" w:rsidRDefault="00C52800" w:rsidP="00C52800">
+          <w:pPr>
+            <w:pStyle w:val="FE11B74287AA46CB9588F0B61E59510E"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00AA6457">
+            <w:rPr>
+              <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>[select division]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
@@ -6454,52 +6444,54 @@
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F840DA"/>
     <w:rsid w:val="00166B6F"/>
     <w:rsid w:val="003B34F1"/>
     <w:rsid w:val="00440A97"/>
     <w:rsid w:val="007D11A9"/>
     <w:rsid w:val="008326F8"/>
     <w:rsid w:val="009241CF"/>
     <w:rsid w:val="00BC3080"/>
     <w:rsid w:val="00BE69FF"/>
+    <w:rsid w:val="00C52800"/>
     <w:rsid w:val="00E105C5"/>
     <w:rsid w:val="00F1131C"/>
+    <w:rsid w:val="00F80BAE"/>
     <w:rsid w:val="00F840DA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
@@ -6940,50 +6932,78 @@
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="75C09DBE88F344ED98B01C42CA1567901">
     <w:name w:val="75C09DBE88F344ED98B01C42CA1567901"/>
     <w:rsid w:val="00166B6F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="C0EE2C1B3ACA4DC593F2D5BED9971DE2">
     <w:name w:val="C0EE2C1B3ACA4DC593F2D5BED9971DE2"/>
     <w:rsid w:val="007D11A9"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A06C8E66FE5C427684489FD5D7CD8EB1">
+    <w:name w:val="A06C8E66FE5C427684489FD5D7CD8EB1"/>
+    <w:rsid w:val="00C52800"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FE11B74287AA46CB9588F0B61E59510E">
+    <w:name w:val="FE11B74287AA46CB9588F0B61E59510E"/>
+    <w:rsid w:val="00C52800"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -7254,65 +7274,65 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>189</Words>
   <Characters>1229</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>64</Lines>
-  <Paragraphs>54</Paragraphs>
+  <Lines>81</Lines>
+  <Paragraphs>70</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1364</CharactersWithSpaces>
+  <CharactersWithSpaces>1348</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>