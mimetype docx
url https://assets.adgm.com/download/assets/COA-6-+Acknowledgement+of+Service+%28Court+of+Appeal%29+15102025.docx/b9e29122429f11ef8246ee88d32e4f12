--- v0 (2026-02-16)
+++ v1 (2026-07-16)
@@ -413,50 +413,51 @@
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorBidi"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-1200152094"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013439"/>
             </w:placeholder>
             <w:comboBox>
               <w:listItem w:value="[select division]"/>
               <w:listItem w:displayText="Commercial and Civil" w:value="Commercial and Civil"/>
+              <w:listItem w:displayText="Real Property" w:value="Real Property"/>
               <w:listItem w:displayText="Employment" w:value="Employment"/>
             </w:comboBox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3222" w:type="pct"/>
               </w:tcPr>
               <w:p w14:paraId="0D034FBD" w14:textId="77777777" w:rsidR="005A3601" w:rsidRPr="00B21E4E" w:rsidRDefault="00F84B8F" w:rsidP="00714FA4">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorBidi"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B21E4E">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorBidi"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
@@ -1251,51 +1252,51 @@
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Representation</w:t>
             </w:r>
             <w:r w:rsidRPr="00A96086">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3264" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="77704D7F" w14:textId="1F0B7B12" w:rsidR="00BD7A88" w:rsidRPr="00B21E4E" w:rsidRDefault="00687D56" w:rsidP="00BD7A88">
+          <w:p w14:paraId="77704D7F" w14:textId="1F0B7B12" w:rsidR="00BD7A88" w:rsidRPr="00B21E4E" w:rsidRDefault="00BC0655" w:rsidP="00BD7A88">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorBidi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="567769798"/>
                 <w:placeholder>
                   <w:docPart w:val="C894AB372A8D482B81471EA216B13824"/>
                 </w:placeholder>
                 <w:comboBox>
                   <w:listItem w:value="Choose an item."/>
                   <w:listItem w:displayText="Self-Represented" w:value="Self-Represented"/>
                   <w:listItem w:displayText="Authorised Officer" w:value="Authorised Officer"/>
                   <w:listItem w:displayText="Legal Representative" w:value="Legal Representative"/>
                 </w:comboBox>
               </w:sdtPr>
@@ -3223,59 +3224,51 @@
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="00CA7468">
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorBidi"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="004F5B2F">
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorBidi"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Rev Date: </w:t>
     </w:r>
     <w:r w:rsidR="00687D56">
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorBidi"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>15 October</w:t>
-[...7 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+      <w:t xml:space="preserve">15 October </w:t>
     </w:r>
     <w:r w:rsidR="004F5B2F">
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorBidi"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>2025</w:t>
     </w:r>
     <w:r w:rsidRPr="00CA7468">
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorBidi"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00CA7468">
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorBidi"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
@@ -3364,59 +3357,51 @@
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r w:rsidR="002513AA" w:rsidRPr="00B21E4E">
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorBidi"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00973133" w:rsidRPr="00B21E4E">
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorBidi"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Rev Date: </w:t>
     </w:r>
     <w:r w:rsidR="00687D56">
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorBidi"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>15 October</w:t>
-[...7 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+      <w:t xml:space="preserve">15 October </w:t>
     </w:r>
     <w:r w:rsidR="004F5B2F">
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorBidi"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>2025</w:t>
     </w:r>
     <w:r w:rsidR="00A35469" w:rsidRPr="00B21E4E">
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorBidi"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00A35469" w:rsidRPr="00B21E4E">
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorBidi"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
@@ -5794,51 +5779,51 @@
   </w:num>
   <w:num w:numId="18" w16cid:durableId="37701925">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="266232514">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1357073307">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1029405074">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="39937"/>
+    <o:shapedefaults v:ext="edit" spidmax="41985"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007D1D7E"/>
     <w:rsid w:val="00025B9E"/>
     <w:rsid w:val="00027C7F"/>
     <w:rsid w:val="00046AEE"/>
     <w:rsid w:val="000508FD"/>
     <w:rsid w:val="0005100A"/>
     <w:rsid w:val="00057330"/>
@@ -5960,59 +5945,61 @@
     <w:rsid w:val="009B70E7"/>
     <w:rsid w:val="009E203F"/>
     <w:rsid w:val="009E3F3A"/>
     <w:rsid w:val="00A0179A"/>
     <w:rsid w:val="00A13541"/>
     <w:rsid w:val="00A236D9"/>
     <w:rsid w:val="00A26453"/>
     <w:rsid w:val="00A35469"/>
     <w:rsid w:val="00A36E65"/>
     <w:rsid w:val="00A52680"/>
     <w:rsid w:val="00A617B9"/>
     <w:rsid w:val="00A63D0C"/>
     <w:rsid w:val="00A651A2"/>
     <w:rsid w:val="00A671D0"/>
     <w:rsid w:val="00A71909"/>
     <w:rsid w:val="00A73CD5"/>
     <w:rsid w:val="00A857C7"/>
     <w:rsid w:val="00AA70E7"/>
     <w:rsid w:val="00AD2C4D"/>
     <w:rsid w:val="00AE368E"/>
     <w:rsid w:val="00B03161"/>
     <w:rsid w:val="00B07236"/>
     <w:rsid w:val="00B107FF"/>
     <w:rsid w:val="00B10C7F"/>
     <w:rsid w:val="00B21E4E"/>
+    <w:rsid w:val="00B30B60"/>
     <w:rsid w:val="00B34A2E"/>
     <w:rsid w:val="00B34F94"/>
     <w:rsid w:val="00B35F06"/>
     <w:rsid w:val="00B41C73"/>
     <w:rsid w:val="00B442D8"/>
     <w:rsid w:val="00B60720"/>
     <w:rsid w:val="00B76158"/>
     <w:rsid w:val="00B969B7"/>
     <w:rsid w:val="00BB31BA"/>
+    <w:rsid w:val="00BC0655"/>
     <w:rsid w:val="00BC240C"/>
     <w:rsid w:val="00BD0B91"/>
     <w:rsid w:val="00BD3561"/>
     <w:rsid w:val="00BD7A88"/>
     <w:rsid w:val="00BE69FF"/>
     <w:rsid w:val="00C03D91"/>
     <w:rsid w:val="00C10E3D"/>
     <w:rsid w:val="00C152E6"/>
     <w:rsid w:val="00C32776"/>
     <w:rsid w:val="00C33668"/>
     <w:rsid w:val="00C525F7"/>
     <w:rsid w:val="00C70F24"/>
     <w:rsid w:val="00C77020"/>
     <w:rsid w:val="00C903CC"/>
     <w:rsid w:val="00CA7468"/>
     <w:rsid w:val="00CC11C9"/>
     <w:rsid w:val="00CD4F91"/>
     <w:rsid w:val="00CF2908"/>
     <w:rsid w:val="00CF7DAF"/>
     <w:rsid w:val="00D052A3"/>
     <w:rsid w:val="00D22B51"/>
     <w:rsid w:val="00D3091C"/>
     <w:rsid w:val="00D33182"/>
     <w:rsid w:val="00D410D1"/>
     <w:rsid w:val="00D45548"/>
@@ -6047,51 +6034,51 @@
     <w:rsid w:val="00FB1191"/>
     <w:rsid w:val="00FC2088"/>
     <w:rsid w:val="00FC706D"/>
     <w:rsid w:val="00FD5B65"/>
     <w:rsid w:val="00FE6604"/>
     <w:rsid w:val="00FF3AD0"/>
     <w:rsid w:val="00FF6930"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="39937"/>
+    <o:shapedefaults v:ext="edit" spidmax="41985"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2CA204D7"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -6944,50 +6931,51 @@
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AB17D8"/>
     <w:rsid w:val="00493A11"/>
     <w:rsid w:val="004D7890"/>
     <w:rsid w:val="00705163"/>
     <w:rsid w:val="008A2BA6"/>
     <w:rsid w:val="00AB17D8"/>
+    <w:rsid w:val="00B30B60"/>
     <w:rsid w:val="00BE69FF"/>
     <w:rsid w:val="00E105C5"/>
     <w:rsid w:val="00F1131C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
@@ -7756,65 +7744,65 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>246</Words>
   <Characters>1678</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>93</Lines>
-  <Paragraphs>71</Paragraphs>
+  <Lines>13</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1853</CharactersWithSpaces>
+  <CharactersWithSpaces>1921</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>